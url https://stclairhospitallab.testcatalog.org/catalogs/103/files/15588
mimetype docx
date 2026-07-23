--- v0 (2025-10-10)
+++ v1 (2026-07-23)
@@ -1,122 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00A877A8" w:rsidP="0013763F">
+    <w:p w14:paraId="2D276602" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00A877A8" w:rsidP="0013763F">
       <w:pPr>
         <w:spacing w:before="42" w:after="0" w:line="419" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Palatino"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Palatino"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Laboratory Leadership</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="5B81346A" w14:textId="3E213725" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="06C4B09C" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:sectPr w:rsidR="00573493" w:rsidRPr="0013763F">
           <w:headerReference w:type="default" r:id="rId6"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="760" w:right="1720" w:bottom="280" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="003666D1">
+    <w:p w14:paraId="42B80BF1" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="003666D1">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0ABDBC20" wp14:editId="2BE6D538">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>457835</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>225425</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3200400" cy="1270"/>
                 <wp:effectExtent l="10160" t="11430" r="8890" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Group 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3200400" cy="1270"/>
                           <a:chOff x="721" y="355"/>
@@ -308,82 +308,82 @@
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="29AEEA07" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:before="16" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00624111" w:rsidRPr="0013763F" w:rsidRDefault="00624111">
+    <w:p w14:paraId="3654E157" w14:textId="77777777" w:rsidR="00624111" w:rsidRPr="0013763F" w:rsidRDefault="00624111">
       <w:pPr>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="167"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aaron Schatz</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="7155956D" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="167"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
@@ -609,123 +609,123 @@
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="006469E5">
+    <w:p w14:paraId="7B527A18" w14:textId="77777777" w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="009B2194">
       <w:pPr>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="167"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="009B2194" w:rsidRPr="0013763F">
+        <w:r w:rsidRPr="0013763F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>aaron.schatz@stclair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="2622E288" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:before="12" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00624111" w:rsidP="0013763F">
+    <w:p w14:paraId="23593FF8" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00624111" w:rsidP="0013763F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="-578"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phlebotomy &amp; Outpatient Services</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="0013763F">
+    <w:p w14:paraId="31F7C84A" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="0013763F">
       <w:pPr>
         <w:spacing w:before="16" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="518E84A8" wp14:editId="63840D87">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>457835</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>31684</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3200400" cy="1270"/>
                 <wp:effectExtent l="10160" t="14605" r="8890" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Group 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3200400" cy="1270"/>
                           <a:chOff x="721" y="325"/>
@@ -797,469 +797,345 @@
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="30AF58B9" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.05pt;margin-top:2.5pt;width:252pt;height:.1pt;z-index:-251658240;mso-position-horizontal-relative:page" coordorigin="721,325" coordsize="5040,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDcROWXQMAANwHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zgQfV9g/4HgYxeOLpbtRIhSFL4E&#10;C/QGxP0AmqIuWInUkrTltOi/dziUHDtpsIvWgCVSM5w5c2Y4c/v22DbkILSplcxodBVSIiRXeS3L&#10;jH7ZbibXlBjLZM4aJUVGH4Whb+/+/OO271IRq0o1udAEjEiT9l1GK2u7NAgMr0TLzJXqhARhoXTL&#10;LGx1GeSa9WC9bYI4DOdBr3TeacWFMfB15YX0Du0XheD2U1EYYUmTUcBm8anxuXPP4O6WpaVmXVXz&#10;AQb7BRQtqyU4PZlaMcvIXtcvTLU118qowl5x1QaqKGouMAaIJgqfRXOv1b7DWMq0L7sTTUDtM55+&#10;2Sz/ePisSZ1ndEGJZC2kCL2SuaOm78oUNO5199B91j4+WL5X/B8D4uC53O1Lr0x2/QeVgzm2twqp&#10;ORa6dSYgaHLEDDyeMiCOlnD4OIWcJiEkioMsihdDgngFWXSHFnFECYim8cynjlfr4egMDvpzsRMF&#10;LPUOEeQAykUEdWaeqDS/R+VDxTqBGTKOqIFKqHlP5UYL4WqXLDybqDRSac55PJM4iAbo/k8GX5Ax&#10;svgaFSzle2PvhcI8sMN7Y33957DC7OYD8C1QWbQNXIW/JiQkiziGf+QpL09KkAuv9CYg25D0BB0P&#10;JkdL8aiElmaL+U9NTUctZyo+MwV5LEd4rBoR86McIMOKMNdsQiyyThlXJ1tfJlg+YAGUXHiv6ILv&#10;sRJHXf8eXGjoIs/7h6YE+sfOM9Ix65A5F25J+owiE+5Dqw5iq1BkHbJLYE/SRp5rwfFLRS8GWM4B&#10;VvfJqcN6llapNnXTYBIa6aBE02QeIzlGNXXupA6O0eVu2WhyYK414m+4Nxdq0IJkjtYqwfL1sLas&#10;bvwavDdILhTfwIErQ+x9327Cm/X1+jqZJPF8PUnC1WrybrNMJvNNtJitpqvlchV9d9CiJK3qPBfS&#10;oRv7cJT8v8s5TATfQU+d+CKKi2A3+HsZbHAJA1mGWMY3RgfdxN9O30p2Kn+Em6qVHywwCGFRKf2V&#10;kh6GSkbNv3umBSXN3xJazU2UuCZlcZPMFjFs9Llkdy5hkoOpjFoKFe6WS+sn177TdVmBpwjTKtU7&#10;6LFF7S4z4vOohg10O1zhCMFYhnHnZtT5HrWehvLdDwAAAP//AwBQSwMEFAAGAAgAAAAhAJqmdNjc&#10;AAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJJJWYjalFPVUBFtBvE2T&#10;aRKanQ3ZbZL+e8eT3ubxHm++l69n26mRBt86NhAvIlDEpatarg18Hl4fnkD5gFxh55gMXMnDuri9&#10;yTGr3MQfNO5DraSEfYYGmhD6TGtfNmTRL1xPLN7JDRaDyKHW1YCTlNtOJ1G01BZblg8N9rRtqDzv&#10;L9bA24TT5jF+GXfn0/b6fUjfv3YxGXN/N2+eQQWaw18YfvEFHQphOroLV151BlZJLEkDqSwSO10t&#10;RR/lSEAXuf6PX/wAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ3ETll0DAADcBwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmqZ02NwAAAAGAQAA&#10;DwAAAAAAAAAAAAAAAAC3BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMAGAAAAAA==&#10;">
                 <v:shape id="Freeform 7" o:spid="_x0000_s1027" style="position:absolute;left:721;top:325;width:5040;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5040,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBs3lQ8wAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40VUGkmhYV1HUPC7bieWjGtthMShO1u7/eHBb2+Hjf67Q3jXhS52rLCqaTCARxYXXN&#10;pYJLvh8vQTiPrLGxTAp+yEGaDAdrjLV98ZmemS9FCGEXo4LK+zaW0hUVGXQT2xIH7mY7gz7ArpS6&#10;w1cIN42cRdFCGqw5NFTY0q6i4p49jAI/zb5+v9v8dIxOZn44Xy/bfHlX6mPUb1YgPPX+X/zn/tQK&#10;wtZwJdwAmbwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbN5UPMAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m1,l5041,e" filled="f" strokeweight="1.06pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1,0;5041,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="00624111" w:rsidP="00351C43">
+    <w:p w14:paraId="09CB8565" w14:textId="77777777" w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="00624111" w:rsidP="00351C43">
       <w:pPr>
         <w:spacing w:before="15" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20" w:firstLine="101"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Danni Taddeo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="00351C43" w:rsidP="00351C43">
+    <w:p w14:paraId="5FC9243E" w14:textId="77777777" w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="00351C43" w:rsidP="00351C43">
       <w:pPr>
         <w:spacing w:before="15" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20" w:firstLine="101"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisor, </w:t>
       </w:r>
       <w:r w:rsidR="00624111" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Phlebotomy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="006469E5" w:rsidP="00351C43">
+    <w:p w14:paraId="42805356" w14:textId="77777777" w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="00565DD4" w:rsidP="00351C43">
       <w:pPr>
         <w:spacing w:before="15" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20" w:firstLine="101"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00565DD4" w:rsidRPr="0013763F">
+        <w:r w:rsidRPr="0013763F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>danni.taddeo@stclair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="00351C43">
+    <w:p w14:paraId="5009EAE6" w14:textId="77777777" w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="00351C43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00624111" w:rsidRPr="0013763F" w:rsidRDefault="00624111" w:rsidP="00351C43">
+    <w:p w14:paraId="51A350EE" w14:textId="77777777" w:rsidR="00624111" w:rsidRPr="0013763F" w:rsidRDefault="00624111">
+      <w:pPr>
+        <w:spacing w:before="12" w:after="0" w:line="226" w:lineRule="exact"/>
+        <w:ind w:left="101" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mandy Sowden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0164AC5B" w14:textId="77777777" w:rsidR="00624111" w:rsidRPr="0013763F" w:rsidRDefault="00624111" w:rsidP="00624111">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="390"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-          <w:spacing w:val="-1"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lead Phlebotomist</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="006469E5">
-[...35 lines deleted...]
-    <w:p w:rsidR="00624111" w:rsidRPr="0013763F" w:rsidRDefault="00624111">
+    <w:p w14:paraId="0E34D622" w14:textId="77777777" w:rsidR="00624111" w:rsidRDefault="00565DD4">
       <w:pPr>
         <w:spacing w:before="12" w:after="0" w:line="226" w:lineRule="exact"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-[...40 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00565DD4" w:rsidRPr="0013763F">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0013763F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>mandy.sowden@stclair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00793EA5" w:rsidRDefault="00793EA5">
+    <w:p w14:paraId="1C079D3D" w14:textId="77777777" w:rsidR="00793EA5" w:rsidRDefault="00793EA5">
       <w:pPr>
         <w:spacing w:before="12" w:after="0" w:line="226" w:lineRule="exact"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793EA5" w:rsidRPr="00793EA5" w:rsidRDefault="00793EA5" w:rsidP="00793EA5">
+    <w:p w14:paraId="6B27E5B1" w14:textId="77777777" w:rsidR="00793EA5" w:rsidRPr="00793EA5" w:rsidRDefault="00793EA5" w:rsidP="00793EA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="390"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Isabella Kara</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793EA5" w:rsidRPr="0013763F" w:rsidRDefault="00793EA5" w:rsidP="00793EA5">
+    <w:p w14:paraId="74A3A628" w14:textId="77777777" w:rsidR="00793EA5" w:rsidRPr="0013763F" w:rsidRDefault="00793EA5" w:rsidP="00793EA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="390"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lead Phlebotomist</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793EA5" w:rsidRDefault="006469E5">
+    <w:p w14:paraId="452A2F83" w14:textId="77777777" w:rsidR="00793EA5" w:rsidRDefault="00793EA5">
       <w:pPr>
         <w:spacing w:before="12" w:after="0" w:line="226" w:lineRule="exact"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00793EA5" w:rsidRPr="004B4D26">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="004B4D26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>isabella.karas@stclair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00793EA5" w:rsidRDefault="00793EA5">
+    <w:p w14:paraId="7E6D8C7A" w14:textId="77777777" w:rsidR="00793EA5" w:rsidRDefault="00793EA5">
       <w:pPr>
         <w:spacing w:before="12" w:after="0" w:line="226" w:lineRule="exact"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00793EA5" w:rsidRDefault="00793EA5">
+    <w:p w14:paraId="4BB326FF" w14:textId="77777777" w:rsidR="00793EA5" w:rsidRDefault="00793EA5">
       <w:pPr>
         <w:spacing w:before="12" w:after="0" w:line="226" w:lineRule="exact"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Emily Faingnaert</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00793EA5" w:rsidRPr="0013763F" w:rsidRDefault="00793EA5" w:rsidP="00793EA5">
+    <w:p w14:paraId="32EBD616" w14:textId="77777777" w:rsidR="00793EA5" w:rsidRPr="0013763F" w:rsidRDefault="00793EA5" w:rsidP="00793EA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="390"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lead Phlebotomist</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00793EA5" w:rsidRDefault="006469E5">
+    <w:p w14:paraId="1C80CE7B" w14:textId="77777777" w:rsidR="00793EA5" w:rsidRDefault="006469E5">
       <w:pPr>
         <w:spacing w:before="12" w:after="0" w:line="226" w:lineRule="exact"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...57 lines deleted...]
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="004D1D9E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>emily.faingnaert@stclair.org</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="147DF8E9" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laboratory</w:t>
@@ -1331,74 +1207,74 @@
         <w:t>rvi</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ors</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="0013763F">
+    <w:p w14:paraId="3FC2CD46" w14:textId="1B4D6A79" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00F42DA2">
       <w:pPr>
         <w:spacing w:before="16" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C07CE7B" wp14:editId="61DFFA24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3886835</wp:posOffset>
+                  <wp:posOffset>3924935</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>1893570</wp:posOffset>
+                  <wp:posOffset>1598930</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3200400" cy="1270"/>
                 <wp:effectExtent l="10160" t="12065" r="8890" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Group 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3200400" cy="1270"/>
                           <a:chOff x="6121" y="2899"/>
                           <a:chExt cx="5040" cy="2"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="4" name="Freeform 11"/>
                         <wps:cNvSpPr>
@@ -1453,62 +1329,62 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5490125E" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:306.05pt;margin-top:149.1pt;width:252pt;height:.1pt;z-index:-251656192;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="6121,2899" coordsize="5040,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX5grnXwMAAOYHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu4zYQfS/QfyD42MKRqChOLERZLHwJ&#10;CmzbBdb9AJqiLqhEqiRtOS367x0OJUfx7qLFVg8SqRnOnDlz4eO7c9eSkzS20Sqn7CamRCqhi0ZV&#10;Of1tv1s8UGIdVwVvtZI5fZGWvnv6/rvHoc9komvdFtIQMKJsNvQ5rZ3rsyiyopYdtze6lwqEpTYd&#10;d7A1VVQYPoD1ro2SOF5GgzZFb7SQ1sLfTRDSJ7RfllK4X8vSSkfanAI2h2+D74N/R0+PPKsM7+tG&#10;jDD4N6DoeKPA6cXUhjtOjqb5zFTXCKOtLt2N0F2ky7IREmOAaFh8Fc2z0cceY6myoeovNAG1Vzx9&#10;s1nxy+mjIU2R01tKFO8gReiVMORm6KsMVJ5N/6n/aEKAsPygxe8WqIuu5X5fBWVyGH7WBdjjR6eR&#10;m3NpOm8CoiZnTMHLJQXy7IiAn7eQ1DSGTAmQseR+zJCoIY3+0JIljBKQJQ+rVcieqLfj4Ts4Gk4m&#10;XhTxLLhEmCMsXxlQavaVTfv/2PxU815ikqynamQzndjcGSl9+RLGPCbvHLQmNu2cypnEq1lg/F9J&#10;/AIfE5VfY4Nn4mjds9SYDH76YF3oggJWmOJirIQ9sFl2LTTEjwsSE+8LX2PXXNQgI0Hth4jsYzIQ&#10;dD0anWwlkxLaYowtv2wM6vDVWDIzBumsJoi8nlCLsxphw4pwP3ZirLZeW18w+1AuWEdgAZR8iF/R&#10;Bd9TSU664Tu6MDBPrieJoQQmySFw0nPnkXkXfkmGnCIX/kenT3KvUeSu6h+cvEpbNdcKWZyhCmI4&#10;4R1gkV+ceqyz1Cq9a9oW09AqD4XdpssEybG6bQov9XCsqQ7r1pAT90MSn7F93qjBMFIFWqslL7bj&#10;2vGmDWvw3iK5UIAjB74UcQr+tYpX24ftQ7pIk+V2kcabzeL9bp0uljt2f7e53azXG/a3h8bSrG6K&#10;QiqPbprILP1vPTreDWGWXmbymyjeBLvD5/Ngo7cwkGWIZfpidDBUQo+Gpj7o4gX61ehwxcCVCIta&#10;mz8pGeB6yan948iNpKT9ScHEWbHUzyqHm/TuPoGNmUsOcwlXAkzl1FGocL9cu3CHHXvTVDV4YphW&#10;pd/DsC0b39CIL6AaNzD0cIWXCcYyXnz+tprvUev1en76BwAA//8DAFBLAwQUAAYACAAAACEA6Oqc&#10;9+AAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgzW42amhjNqUU9VQEW0F6&#10;mybTJDQ7G7LbJH17t170OP98/PNNtpxMKwbqXWNZg5pFIIgLWzZcafjavT3MQTiPXGJrmTRcyMEy&#10;v73JMC3tyJ80bH0lQgm7FDXU3neplK6oyaCb2Y447I62N+jD2Fey7HEM5aaVcRQl0mDD4UKNHa1r&#10;Kk7bs9HwPuK4elSvw+Z0XF/2u+eP740ire/vptULCE+T/4Phqh/UIQ9OB3vm0olWQ6JiFVAN8WIe&#10;g7gSSiUhOvxGTyDzTP5/Iv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAF+YK518DAADm&#10;BwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6Oqc9+AA&#10;AAAMAQAADwAAAAAAAAAAAAAAAAC5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMYG&#10;AAAAAA==&#10;">
+              <v:group w14:anchorId="67139A11" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:309.05pt;margin-top:125.9pt;width:252pt;height:.1pt;z-index:-251656192;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="6121,2899" coordsize="5040,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8MZpa9AIAANsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKH1pWnaGnWKoTcM&#10;6LYCzT5AkeULZkuapMRpv36kZKdu1mJAlweFEiny8JCizy+2XUs2wthGyZwmhzElQnJVNLLK6c/l&#10;zcEpJdYxWbBWSZHTR2HpxeLjh/NeZyJVtWoLYQg4kTbrdU5r53QWRZbXomP2UGkhQVkq0zEHW1NF&#10;hWE9eO/aKI3jedQrU2ijuLAWTq+Cki68/7IU3P0oSyscaXMK2JxfjV9XuEaLc5ZVhum64QMM9g4U&#10;HWskBN25umKOkbVp/nLVNdwoq0p3yFUXqbJsuPA5QDZJvJfNrVFr7XOpsr7SO5qA2j2e3u2Wf9/c&#10;Gv2g701AD+Kd4r8s8BL1usqmetxXwZis+m+qgHqytVM+8W1pOnQBKZGt5/dxx6/YOsLh8AgqNouh&#10;DBx0SXoy0M9rqBFemidpQgno0tOzs1AaXl8Pl4/hariZoipiWQjpYQ6wsOzQR/aZKvt/VD3UTAtf&#10;AYtU3BvSFDmdUSJZB9nfGCGwN0mSICYMDlYjm3ZK5USDZhYY/yeJr/AxUvkWGyzja+tuhfLFYJs7&#10;60KLFyD5EhcD9iWwWXYtdPvnAxITjOWX4UnszKAiwexTRJYx6YkPPTgdfaWjkfeVJMn8dWdHox06&#10;SyfOoJzVCJHVI2q+lQNskAjDmRL7btPKYsMsQ7v4PgIPYIQpvmELsceWHG3D/xDCwLDYHxOGEhgT&#10;q8CJZg6RYQgUSZ9TzwUedGojlsqr3F7/Q5BnbSunVqGKE1RBDTcwgG/yXVDEOimtVDdN2/oytBKh&#10;JEezeerJsaptCtQiHGuq1WVryIbhBPS/4fm8MINJIwvvrRasuB5kx5o2yBC9BXLhsYXeDc2+UsUj&#10;9LFRYa7CdwCEWpknSnqYqTm1v9fMCErarxJe4lkywzfs/GZ2fJLCxkw1q6mGSQ6ucuooVB7FSxcG&#10;91qbpqohUuLTleoLDKGywUb3+AKqYQPDwEt+goL0YkRP997q+Zu0+AMAAP//AwBQSwMEFAAGAAgA&#10;AAAhADgtGarfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvd7EpLidmU&#10;UtRTEWwF8TZNpklodjdkt0n6752c9DjvPLwf2WayrRioD413BtQiAUGu8GXjKgNfx7enNYgQ0ZXY&#10;ekcGbhRgk9/fZZiWfnSfNBxiJdjEhRQN1DF2qZShqMliWPiOHP/OvrcY+ewrWfY4srltpU6SlbTY&#10;OE6osaNdTcXlcLUG3kcct8/qddhfzrvbz3H58b1XZMzjw7R9ARFpin8wzPW5OuTc6eSvrgyiNbBS&#10;a8WoAb1UvGEmlNYsnWZJJyDzTP4fkf8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfDGa&#10;WvQCAADbBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;OC0Zqt8AAAAMAQAADwAAAAAAAAAAAAAAAABOBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAFoGAAAAAA==&#10;">
                 <v:shape id="Freeform 11" o:spid="_x0000_s1027" style="position:absolute;left:6121;top:2899;width:5040;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5040,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtk145wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haMGbTnywSNZRVPC1hwUT2XOT6U2CmZ6QGTX66x1hYY9FVX1FzZetqcSNGldaVjAaRiCI&#10;M6tLzhWc0+1gBsJ5ZI2VZVLwIAfLRbczx1jbO5/olvhcBAi7GBUU3texlC4ryKAb2po4eL+2MeiD&#10;bHKpG7wHuKnkOIo+pMGSw0KBNW0Kyi7J1Sjwo+Tr+V2nx310NJPd6ee8TmcXpfq9dvUJwlPr/8N/&#10;7YNWMIX3lXAD5OIFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7ZNeOcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5040,e" filled="f" strokeweight="1.06pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5040,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="0013763F">
+    <w:p w14:paraId="2F49CCF9" w14:textId="49A61E05" w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="0013763F">
       <w:pPr>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:right="1769"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kelly Mann</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -1588,51 +1464,51 @@
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">P) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00351C43">
+    <w:p w14:paraId="3D493E6E" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00351C43">
       <w:pPr>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:right="1769"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisor, </w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
@@ -1744,322 +1620,199 @@
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="006469E5">
+    <w:p w14:paraId="3DECD0DC" w14:textId="77777777" w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="0013763F">
       <w:pPr>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:right="1769"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="0013763F" w:rsidRPr="008A0357">
+        <w:r w:rsidRPr="008A0357">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>kelly.mann@stclair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="41156C07" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="6DDE15CB" w14:textId="51713ED3" w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="00D32989">
       <w:pPr>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:right="1258"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0013763F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0013763F">
+        <w:t>Jessica Harding</w:t>
+      </w:r>
+      <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...191 lines deleted...]
-        </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013763F">
+      <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">P) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00351C43">
+    <w:p w14:paraId="7BF6F0FF" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00351C43">
       <w:pPr>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:right="1258"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisor, </w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2097,83 +1850,74 @@
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="006469E5">
+    <w:p w14:paraId="4B179544" w14:textId="5D0C4E74" w:rsidR="00573493" w:rsidRDefault="00F42DA2" w:rsidP="0080781E">
       <w:pPr>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:right="1258"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00565DD4" w:rsidRPr="0013763F">
+        <w:r w:rsidRPr="005563C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>brooke.spinneweber@stclair.org</w:t>
+          <w:t>jessica.harding@stclair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
-[...7 lines deleted...]
-    <w:p w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25">
+    <w:p w14:paraId="4C50EC43" w14:textId="77777777" w:rsidR="0080781E" w:rsidRPr="0013763F" w:rsidRDefault="0080781E" w:rsidP="0080781E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1258"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C62C5D" w14:textId="77777777" w:rsidR="00351C43" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="1919"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kristi Rothermund</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -2207,51 +1951,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(AS</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">P) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00351C43">
+    <w:p w14:paraId="67A0E3BE" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00351C43">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="1919"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Supervisor, Histology</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
@@ -2288,85 +2032,85 @@
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ogy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25">
+    <w:p w14:paraId="224DE8CF" w14:textId="77777777" w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="1919"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="004D1D9E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:spacing w:val="1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>kristi.rothermund@stclair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="21E91F8C" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0093188B" w:rsidRPr="0013763F" w:rsidRDefault="00793EA5">
+    <w:p w14:paraId="076C093E" w14:textId="77777777" w:rsidR="0093188B" w:rsidRPr="0013763F" w:rsidRDefault="00793EA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Amy Helfrich</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -2429,51 +2173,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00351C43">
+    <w:p w14:paraId="56AB38A8" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00351C43">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisor, </w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mic</w:t>
       </w:r>
@@ -2586,129 +2330,129 @@
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="006469E5">
+    <w:p w14:paraId="01A97A86" w14:textId="77777777" w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="00793EA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00793EA5" w:rsidRPr="004B4D26">
+        <w:r w:rsidRPr="004B4D26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>amy.helfrich@st.clair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="009B2194">
+    <w:p w14:paraId="5DCE12F6" w14:textId="77777777" w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="009B2194">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="1780"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="009B2194">
+    <w:p w14:paraId="45BA4E9F" w14:textId="77777777" w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidRDefault="009B2194">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:sectPr w:rsidR="009B2194" w:rsidRPr="0013763F" w:rsidSect="0013763F">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="763" w:right="432" w:bottom="274" w:left="619" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="1" w:equalWidth="0">
             <w:col w:w="3472" w:space="2030"/>
             <w:col w:w="5687"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="1766F43E" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:before="13" w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="003666D1">
+    <w:p w14:paraId="63B4B721" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="003666D1">
       <w:pPr>
         <w:spacing w:before="30" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52C65C72" wp14:editId="1ED552A4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>457835</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>225425</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3200400" cy="1270"/>
                 <wp:effectExtent l="10160" t="10160" r="8890" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Group 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3200400" cy="1270"/>
                           <a:chOff x="721" y="355"/>
@@ -2889,61 +2633,61 @@
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aff</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="26E24734" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:before="16" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D6F25" w:rsidRDefault="001D6F25" w:rsidP="0013763F">
+    <w:p w14:paraId="51D2640A" w14:textId="77777777" w:rsidR="001D6F25" w:rsidRDefault="001D6F25" w:rsidP="0013763F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="6750"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Raymond A. Woshner</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
@@ -2965,51 +2709,51 @@
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493" w:rsidP="0013763F">
+    <w:p w14:paraId="0F54BEC9" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493" w:rsidP="0013763F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="6750"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
@@ -3066,102 +2810,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25">
+    <w:p w14:paraId="4127CEC1" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="228" w:lineRule="exact"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chair, Department of Pathology</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D6F25" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25" w:rsidP="001D6F25">
+    <w:p w14:paraId="2F33A29F" w14:textId="77777777" w:rsidR="001D6F25" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25" w:rsidP="001D6F25">
       <w:pPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="0013763F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>raymond.woshner@stclair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="6AF285CD" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="7503F3B8" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="7475"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Shahid J. Bokhari,</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3274,93 +3018,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>logi</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="006469E5" w:rsidP="0013763F">
+    <w:p w14:paraId="33A9C990" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00ED1CBD" w:rsidP="0013763F">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="4590"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00ED1CBD" w:rsidRPr="0013763F">
+        <w:r w:rsidRPr="0013763F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>shahid.bokhari@stclair.or</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0013763F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED1CBD" w:rsidRPr="0013763F" w:rsidRDefault="00ED1CBD">
+    <w:p w14:paraId="13A66C90" w14:textId="77777777" w:rsidR="00ED1CBD" w:rsidRPr="0013763F" w:rsidRDefault="00ED1CBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="7475"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00624111" w:rsidP="00750A0A">
+    <w:p w14:paraId="729F7C38" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00624111" w:rsidP="00750A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="7484"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zoe Warshaw</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -3491,104 +3235,104 @@
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>logi</w:t>
       </w:r>
       <w:r w:rsidR="00573493" w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED1CBD" w:rsidRPr="0013763F" w:rsidRDefault="006469E5" w:rsidP="00750A0A">
+    <w:p w14:paraId="6B6D5B1D" w14:textId="77777777" w:rsidR="00ED1CBD" w:rsidRPr="0013763F" w:rsidRDefault="00ED1CBD" w:rsidP="00750A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="7484"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00ED1CBD" w:rsidRPr="0013763F">
+        <w:r w:rsidRPr="0013763F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>zoe.warshaw@stclair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="5D4D6198" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25">
+    <w:p w14:paraId="7CA5DA02" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aaron Berg, M.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
+    <w:p w14:paraId="01A97E1C" w14:textId="77777777" w:rsidR="00573493" w:rsidRPr="0013763F" w:rsidRDefault="00573493">
       <w:pPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
@@ -3675,391 +3419,399 @@
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>logi</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED1CBD" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25">
+    <w:p w14:paraId="5E57A38E" w14:textId="77777777" w:rsidR="00ED1CBD" w:rsidRPr="0013763F" w:rsidRDefault="001D6F25">
       <w:pPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="004D1D9E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>aaron.berg@stclair.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00ED1CBD" w:rsidRPr="0013763F" w:rsidRDefault="00ED1CBD">
+    <w:p w14:paraId="632A5EF1" w14:textId="77777777" w:rsidR="00ED1CBD" w:rsidRPr="0013763F" w:rsidRDefault="00ED1CBD">
       <w:pPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC7F88" w:rsidRPr="0013763F" w:rsidRDefault="00EC7F88">
+    <w:p w14:paraId="6B893F7B" w14:textId="77777777" w:rsidR="00EC7F88" w:rsidRPr="0013763F" w:rsidRDefault="00EC7F88">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC7F88" w:rsidRPr="0013763F" w:rsidRDefault="00EC7F88">
+    <w:p w14:paraId="0B553C29" w14:textId="77777777" w:rsidR="00EC7F88" w:rsidRPr="0013763F" w:rsidRDefault="00EC7F88">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC7F88" w:rsidRPr="0013763F" w:rsidRDefault="00EC7F88" w:rsidP="00EC7F88">
+    <w:p w14:paraId="5FF1A8B7" w14:textId="77777777" w:rsidR="00EC7F88" w:rsidRPr="0013763F" w:rsidRDefault="00EC7F88" w:rsidP="00EC7F88">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratory Leadership can be contract at any time for questions, comments, or concerns by calling </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC7F88" w:rsidRPr="0013763F" w:rsidRDefault="00EC7F88" w:rsidP="00EC7F88">
+    <w:p w14:paraId="54E25AAF" w14:textId="77777777" w:rsidR="00EC7F88" w:rsidRPr="0013763F" w:rsidRDefault="00EC7F88" w:rsidP="00EC7F88">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013763F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>412-942-3800 and asking for the appropriate leader above.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EC7F88" w:rsidRPr="0013763F" w:rsidSect="00154DD8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="760" w:right="1720" w:bottom="280" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0013763F" w:rsidRDefault="0013763F" w:rsidP="0013763F">
+    <w:p w14:paraId="2AF70B42" w14:textId="77777777" w:rsidR="0081325E" w:rsidRDefault="0081325E" w:rsidP="0013763F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0013763F" w:rsidRDefault="0013763F" w:rsidP="0013763F">
+    <w:p w14:paraId="2576DC67" w14:textId="77777777" w:rsidR="0081325E" w:rsidRDefault="0081325E" w:rsidP="0013763F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:panose1 w:val="020F0502020204030203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000604A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Book Antiqua"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0013763F" w:rsidRDefault="0013763F" w:rsidP="0013763F">
+    <w:p w14:paraId="78540323" w14:textId="77777777" w:rsidR="0081325E" w:rsidRDefault="0081325E" w:rsidP="0013763F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0013763F" w:rsidRDefault="0013763F" w:rsidP="0013763F">
+    <w:p w14:paraId="638B062F" w14:textId="77777777" w:rsidR="0081325E" w:rsidRDefault="0081325E" w:rsidP="0013763F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0013763F" w:rsidRDefault="0013763F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15B13388" w14:textId="77777777" w:rsidR="0013763F" w:rsidRDefault="0013763F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="361E3E86" wp14:editId="415164C9">
           <wp:extent cx="1895856" cy="502920"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="14" name="Picture 14"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="14" name="Header Logo 2.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1895856" cy="502920"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00154DD8"/>
     <w:rsid w:val="00041446"/>
     <w:rsid w:val="000E341A"/>
     <w:rsid w:val="0013763F"/>
     <w:rsid w:val="00154DD8"/>
     <w:rsid w:val="001D6F25"/>
     <w:rsid w:val="00260D63"/>
     <w:rsid w:val="00351C43"/>
     <w:rsid w:val="003666D1"/>
     <w:rsid w:val="00554642"/>
     <w:rsid w:val="00565DD4"/>
     <w:rsid w:val="00573493"/>
     <w:rsid w:val="00624111"/>
     <w:rsid w:val="006469E5"/>
     <w:rsid w:val="00656D0C"/>
     <w:rsid w:val="00750A0A"/>
     <w:rsid w:val="00793EA5"/>
+    <w:rsid w:val="0080781E"/>
+    <w:rsid w:val="0081325E"/>
     <w:rsid w:val="008B16C7"/>
     <w:rsid w:val="0093188B"/>
     <w:rsid w:val="009B2194"/>
+    <w:rsid w:val="00A67AA4"/>
     <w:rsid w:val="00A877A8"/>
     <w:rsid w:val="00A9252F"/>
+    <w:rsid w:val="00D32989"/>
+    <w:rsid w:val="00E37091"/>
     <w:rsid w:val="00EC7F88"/>
     <w:rsid w:val="00ED1CBD"/>
+    <w:rsid w:val="00F42DA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0790819F"/>
+  <w14:docId w14:val="54475D42"/>
   <w15:docId w15:val="{130F7988-C72E-4483-8E68-FC90840C021E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -4387,50 +4139,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00624111"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -4479,61 +4236,73 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0013763F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0013763F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0013763F"/>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D32989"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danni.taddeo@stclair.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brooke.spinneweber@stclair.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zoe.warshaw@stclair.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron.schatz@stclair.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.mann@stclair.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shahid.bokhari@stclair.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raymond.woshner@stclair.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabella.karas@stclair.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.helfrich@st.clair.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mandy.sowden@stclair.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron.berg@stclair.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lori.martin@stclair.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.rothermund@stclair.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danni.taddeo@stclair.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessica.harding@stclair.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zoe.warshaw@stclair.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron.schatz@stclair.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.mann@stclair.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shahid.bokhari@stclair.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raymond.woshner@stclair.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emily.faingnaert@stclair.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.helfrich@st.clair.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabella.karas@stclair.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aaron.berg@stclair.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mandy.sowden@stclair.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.rothermund@stclair.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4784,69 +4553,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>298</Words>
-  <Characters>1699</Characters>
+  <Words>279</Words>
+  <Characters>1593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Personnel.fm</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1994</CharactersWithSpaces>
+  <CharactersWithSpaces>1869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Personnel.fm</dc:title>
   <dc:subject/>
   <dc:creator>Aaron Schatz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>